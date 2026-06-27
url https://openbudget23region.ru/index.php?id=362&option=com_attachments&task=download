--- v0 (2026-04-26)
+++ v1 (2026-06-27)
@@ -1,19280 +1,12499 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="626"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ предоставлен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tooltip="https://www.consultant.ru" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">КонсультантПлюс</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>ГЛАВА АДМИНИСТРАЦИИ (ГУБЕРНАТОР) КРАСНОДАРСКОГО КРАЯ</w:t>
+      <w:r>
+        <w:t xml:space="preserve">ГУБЕРНАТОР КРАСНОДАРСКОГО КРАЯ</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+      <w:r>
+        <w:t xml:space="preserve">РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t xml:space="preserve">от 28 сентября 2018 г. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">от 1 июня 2026 г. N 128-р</w:t>
       </w:r>
-      <w:r w:rsidR="001207EA">
-[...4 lines deleted...]
-      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>ОБ УТВЕРЖДЕНИИ</w:t>
+      <w:r>
+        <w:t xml:space="preserve">ОБ УТВЕРЖДЕНИИ</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>ПРОГРАММЫ ОЗДОРОВЛЕНИЯ ГОСУДАРСТВЕННЫХ ФИНАНСОВ</w:t>
+      <w:r>
+        <w:t xml:space="preserve">ПРОГРАММЫ ОЗДОРОВЛЕНИЯ ГОСУДАРСТВЕННЫХ ФИНАНСОВ</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="623"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>КРАСНОДАРСКОГО КРАЯ</w:t>
+      <w:r>
+        <w:t xml:space="preserve">КРАСНОДАРСКОГО КРАЯ</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="00DD1E6E" w:rsidRDefault="004E3CFF" w:rsidP="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...252 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>В соответствии с постановлениями Правительства Российской Федерации от 18 декабря 2012 г. № 1325 "О дополнительных условиях и порядке про-ведения реструктуризации обяз</w:t>
+        <w:t xml:space="preserve">В целях актуализации и систематизации реализуемых в Краснодарском крае мероприятий по повышению эффективности управления государственными финансами Краснодарского края, а также с учетом </w:t>
       </w:r>
       <w:r>
-        <w:t>а</w:t>
+        <w:t xml:space="preserve">положений </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=512721&amp;dst=101884" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приказа</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства финансов Российской Федерации</w:t>
       </w:r>
       <w:r>
-        <w:t>тельств (задолженности) субъектов Российской Федерации перед Российской Федерацией по бюджетным кредитам", от 30 марта 2015 г. № 292 "О дополнительных условиях и порядке пров</w:t>
+        <w:t xml:space="preserve"> от 03 декабря 2010 г. N 552 "О Порядке осуществления мониторинга и оценки качества управления региональными финансами":</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:hyperlink w:tooltip="#P34" w:anchor="P34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Программу</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> оздоровления государственных финансов Краснодарского края (далее - Программа) согласно приложению к настоящему распоряжению.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Органам исполнительной власти Краснодарского края, структурным подразделениям администрации Краснодарского края:</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1) руководствоваться мероприятиями </w:t>
+      </w:r>
+      <w:hyperlink w:tooltip="#P34" w:anchor="P34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> при составлении проекта бюджета Краснодарского края и участии в исполнении бюджета Краснодарского края, а также при подготовке проектов правовых актов Краснодарского края;</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2) обеспечить выполнение мероприятий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:tooltip="#P34" w:anchor="P34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Программой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3) информировать министерство финансов Краснодарского края о ходе реализации </w:t>
+      </w:r>
+      <w:hyperlink w:tooltip="#P133" w:anchor="P133" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Плана</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> мероприятий по реализации Программы в сроки, установленные министерством финансов Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Рекомендовать органам местного самоуправления муниципальных образований Краснодарского края утвердить (скорректировать) программы оздоровления муниципальных финансов.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>е</w:t>
+        <w:t xml:space="preserve">Контроль за</w:t>
       </w:r>
       <w:r>
-        <w:t>дения в 2015 году реструктуризации обязательств (задолженности) субъектов Российской Федер</w:t>
+        <w:t xml:space="preserve"> выполнением настоящего распоряжения возложить на первого заместителя Губернатора Краснодарского края Галася И.П.</w:t>
       </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
       <w:r>
-        <w:t>а</w:t>
+        <w:t xml:space="preserve">5. Распоряжение вступает в силу со дня его подписания.</w:t>
       </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>ции перед Российской Федерацией по бюджетным кредитам", от 13</w:t>
+        <w:t xml:space="preserve">Губернатор Краснодарского края</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> декабря 2017 г. № 1531 </w:t>
+        <w:t xml:space="preserve">В.И.КОНДРАТЬЕВ</w:t>
       </w:r>
-      <w:r w:rsidR="00D90C96" w:rsidRPr="00D90C96">
-        <w:br/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>"О проведении в 2017 году реструктуризации обязательств (задолженности) субъектов Российской Федерации перед Российской Федерацией по бюджетным кредитам", от 28 июня 2021 г. № 1029 "Об утверждении Правил проведения в 2021 году реструктуризации обязательств (задолженности) субъектов Российской Федерации перед Российской Федерацией по бюджетным кредитам":</w:t>
+        <w:t xml:space="preserve">Утверждена</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">распоряжением</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Губернатора Краснодарского края</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">от 1 июня 2026 г. N 128-р</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r/>
+      <w:bookmarkStart w:id="0" w:name="P34"/>
+      <w:r/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">ПРОГРАММА</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ОЗДОРОВЛЕНИЯ ГОСУДАРСТВЕННЫХ ФИНАНСОВ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">КРАСНОДАРСКОГО КРАЯ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t xml:space="preserve">1. Утвердить </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Программа оздоровления государственных ф</w:t>
       </w:r>
-      <w:hyperlink w:anchor="P53">
-[...1 lines deleted...]
-          <w:t>Программу</w:t>
+      <w:r>
+        <w:t xml:space="preserve">инансов Краснодарского края (далее - Программа) разработана в целях актуализации и систематизации реализуемых в Краснодарском крае мероприятий по повышению эффективности управления государственными финансами Краснодарского края, а также с учетом положений </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=512721&amp;dst=101884" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приказа</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t xml:space="preserve"> оздоровления государственных финансов Краснодарского края (д</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства финансов Российской Федерации от 03 декабря 2010 г. N 552 "О Порядке осуществления мониторинга и оценки качества управления региональными финансами".</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>а</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Итоги реализации мероприятий по повышению эффективности</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>лее - Программа) согласно приложению к настоящему распоряжению.</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">управления государственными финансами Краснодарского края</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">и текущая ситуация в данной сфере</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>2. Органам исполнительной власти Краснодарского края, структурным подразделениям а</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Повышение эффективности управления государственными финансами Краснодарского края является важнейшей частью бюджетной политики Краснодарского края.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>д</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В последние годы работа по оздоровлению государственных финансов Краснодарского края осуществлялась в рамках админис</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>министрации Краснодарского края:</w:t>
+      <w:r>
+        <w:t xml:space="preserve">тративной и бюджетной реформ, проводимых на федеральном уровне (2002 - 2012 годы), а также в рамках выполнения условий проведения реструктуризации обязательств (задолженности) Краснодарского края перед Российской Федерацией по бюджетным кредитам; обязатель</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ств Кр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">аснодарского края как получателя дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации из федерального бюджета (2013 - 2026 годы).</w:t>
+      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реализация мероприятий по повышению эффективности управления государственными финансами Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> позволила обеспечить устойчивость и развитие бюджетной системы Краснодарского края, в том числе в условиях, связанных с макроэкономической нестабильностью; пандемией; чрезвычайными ситуациями, обусловленными стихийными бедствиями и техногенными факторами.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сегодня Краснодарский край - в лидерах среди субъектов Российской Федерации по основным показателям консолидированного бюджета:</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5-е место по объему налоговых и неналоговых доходов за 2025 год (в 2015 году - 11-е место), прирост указанных доходов за </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">последние</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10 лет (с 2015 года по 2025 год) - в 3,0 раза (с 199,9 млрд. рублей до 599,0 млрд. рублей);</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4-е место по объему расходов на социальную сферу за 2025 год (в 2015 году - 5-е место)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, прирост указанных расходов за последние 10 лет (с 2015 года по 2025 год) - в 2,8 раза (с 172,2 млрд. рублей до 489,3 млрд. рублей), доля указанных расходов в 2025 году в общем объеме расходов - 68,9% (в среднем по субъектам Российской Федерации - 57,8%);</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5-е место по объему расходов на капитальные вложения в объекты государственной (муниципальной) собственности за 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">25 год (в 2015 году - 15-е место), прирост указанных расходов за последние 10 лет (с 2015 года по 2025 год) - в 4,5 раза (с 16,8 млрд. рублей до 75,3 млрд. рублей), доля указанных расходов в 2025 году в общем объеме расходов - 10,6% (в среднем по субъектам</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Российской Федерации - 9,8%);</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">доля р</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">асходов на обслуживание государственного (муниципального) долга в общем объеме расходов за 2025 год (0,21%) в 2,6 раза ниже, чем в среднем по субъектам Российской Федерации (0,55%), снижение расходов на обслуживание государственного (муниципального) долга </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Краснодарском крае за </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">последние</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10 лет (с 2015 года по 2025 год) - в 4,9 раза (с 7,4 млрд. рублей до 1,5 млрд. рублей).</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доля дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации из федерального б</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">юджета бюджету Краснодарского края в общем объеме доходов бюджета Краснодарского края за последние 10 лет (с 2015 года по 2025 год) снижена в 1,7 раза (с 4,8% до 2,8%) (доля указанной дотации в среднем по субъектам Российской Федерации в 2025 году - 4,9%).</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ежегодно осуществляется разработка и реализация плана мероприятий, направленных на увеличение наполняемости доходной части консолидированного бюджета Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2017 года осуществлен </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> к налогообложению недвижимого имущества исходя из кадастровой стоимости объектов с целью увеличения поступлений налога на имущество организаций.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2018 года введен курортный сбор </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в соответствии с законодательством Российской Федерации о проведении эксперимента по развитию курортной инфраструктуры в ряде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> субъектов Российской Федерации (эксперимент проводился по 31 декабря 2024 г.) в целях обеспечения дополнительного финансирования для развития туристической инфраструктуры.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 01 июля 2020 г. введен налог на профессиональный доход с целью вовлечения граждан в предпринимательскую деятельность и сокращения неформальной занятости в экономике.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2025 года введен специальн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ый налоговый режим "Автоматизированная упрощенная система налогообложения" в целях облегчения условий ведения микробизнеса, снижения непроизводственных издержек, стимулирования предпринимательской активности, а также легализации доходов налогоплательщиков.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2025 года на территориях 99 муниципальных образований Краснодарского края введен туристический налог в целях увеличения доходов местных бюджетов.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Внедрены механизмы, направленные на повышение качества управления государственными финансами Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проведена работа по объединению в единое информационное пространство процесса составления и исполнения бюджета Краснодарского края и процесса осуществления закупок товаров, работ, услуг для обеспечения государс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">твенных нужд Краснодарского края путем информационной интеграции единой государственной интегрированной информационной системы управления общественными финансами Краснодарского края и региональной информационной системы в сфере закупок Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2017 года осуществляется финансовый контроль в сфере закупок товаров, работ, услуг для обеспечения государственных нужд Краснодарского края. Это позволяет не допустить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> необоснованное заключение государственных контрактов (договоров), образование кредиторской задолженности государственных учреждений Краснодарского края, а также предотвратить включение недостоверной информации о заключенных контрактах в реестр контрактов.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2019 года осуществляются совместные закупки товаров, работ, услуг для обеспечения нужд исполнит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ельных органов Краснодарского края и государственных учреждений Краснодарского края; централизованные закупки товаров, работ, услуг для обеспечения муниципальных нужд за счет средств межбюджетных трансфертов, предоставляемых из бюджета Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2022 года осуществляется казначейское сопровождение авансов, полученных </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">исполнителями и соисполнителями по государственным контрактам (договорам), а также субсидий юридическим и физическим лицам, что позволяет усилить </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">контроль за</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> целевым использованием средств бюджета Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В 2018 - 2020 годах проведена централизация бухгалтерского учета в исполнительных органах Краснодарского края и подведомственных им государственных казенных учреждениях Краснодарского края, муниципальных общеобразовательных организациях.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Постоянно совершенствуется процесс межбюджетного регулирования в К</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">раснодарском крае - в части уточнения порядка и методики распределения дотаций на выравнивание бюджетной обеспеченности муниципальных образований Краснодарского края; уточнения нормативов отчислений в доходы бюджетов муниципальных образований Краснодарског</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о края от отдельных видов доходных источников, зачисляемых в бюджет Краснодарского края; уточнения правил предоставления и методик распределения межбюджетных трансфертов из бюджета Краснодарского края бюджетам муниципальных образований Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2015 года в Краснодарском крае применяется механизм предо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ставления из бюджета Краснодарского края бюджетам муниципальных образований Краснодарского края межбюджетных трансфертов, имеющих целевое назначение, под "фактическую потребность" (в пределах суммы, необходимой для оплаты денежных обязательств по расходам </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">получателей средств бюджетов муниципальных образований Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Это позволяет существенно повысить ликвидность счета бюджета Краснодарского края и исключить финансовые потоки в результате возврата неиспользованных средств.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2022 года предоставляется из бюджета Краснодарского края единая субвенция бюджетам муниципальных образований Краснодарского края в социальной сфере.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">внедрена</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> цифровизация процесса заключения соглашений о предоставлении межбюджетных трансфертов из бюджета Краснодарского края бюджетам муниципальных образований Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Применяются различные инструменты управления государственным долгом Краснодарского края:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> обеспечение оптимальной структуры заимствований по их видам и срокам погашения; активное использование финансовых инструментов (привлечение бюджетных кредитов из федерального бюджета для реализации инфраструктурных проектов, списание двух третей задолженн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ости по отдельным бюджетным кредитам, использование возобновляемых кредитных линий при привлечении кредитов от кредитных организаций); поддержание необходимого уровня кредитоспособности Краснодарского края, формирование его благоприятной кредитной истории.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В целях </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">повышения ликвидности единого счета бюджета Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> осуществляется привлечение остатков средств государс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">твенных бюджетных и государственных автономных учреждений Краснодарского края, участников казначейского сопровождения; размещение средств бюджета на банковских депозитах; привлечение бюджетных кредитов на пополнение остатка средств на едином счете бюджета.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проводится работа по обеспечению открытости бюджета Краснодарского края. С 2005 года в Краснодарском крае формируется бюджет в доступной и понят</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ной для граждан форме ("бюджет для граждан"), с 2016 года запущен специализированный портал "Открытый бюджет Краснодарского края". Работа по повышению открытости бюджета Краснодарского края позволила Краснодарскому краю входить в тройку лидеров в рейтинге </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">субъектов Российской Федерации по уровню открытости бюджетных данных, составляемом по заказу Министерства финансов Российской Федерации Научно-исследовательским финансовым институтом, в течение всего времени составления данного рейтинга (2014 - 2025 годы).</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В условиях изменения макроэкономической ситуации для обеспечения сбалансированности бюджета Краснодарского края в 2025 и 2026 годах применяются механи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">змы приостановки непервоочередных закупок товаров, работ, услуг для обеспечения государственных нужд; приостановки использования экономии, образовавшейся по результатам заключения государственных контрактов (контрактов) на закупку товаров, работ, услуг для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> обеспечения государственных нужд; сокращения отдельных расходов, включая расходы на содержание государственных органов Краснодарского края и государственных учреждений Краснодарского края; переноса расходов на капитальные вложения на более поздний период.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Вместе с тем с учетом сохраняющихся рисков исполнения консолидированного бюджета Краснодарского</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> края необходимы принятие и реализация системных мер, направленных на дальнейшую работу по мобилизации доходов и оптимизации расходов консолидированного бюджета Краснодарского края, оптимизацию структуры и уровня государственного долга Краснодарского края.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Цель, задачи Программы и механизмы их решения</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t xml:space="preserve">1) руководствоваться мероприятиями Программы при составлении проекта </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Цель Программы - обеспечение сбалансированности бюджета Краснодарского края.</w:t>
       </w:r>
-      <w:r w:rsidR="00866B69" w:rsidRPr="00866B69">
-        <w:t>бюджета Красн</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Задачи Программы:</w:t>
       </w:r>
-      <w:r w:rsidR="00866B69" w:rsidRPr="00866B69">
-        <w:t>о</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">развитие доходного потенциала консолидированного бюджета Краснодарского края;</w:t>
       </w:r>
-      <w:r w:rsidR="00866B69" w:rsidRPr="00866B69">
-        <w:t>дарского края</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">оптимизация расходов на содержание бюджетной сети;</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t xml:space="preserve"> и участии в исполнении </w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">повышение эффективности мер социальной поддержки граждан;</w:t>
       </w:r>
-      <w:r w:rsidR="00866B69" w:rsidRPr="00866B69">
-        <w:t>бюджета Краснодарского края</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">оптимизация инвестиционных расходов;</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>, а также при подготовке пр</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">повышение эффективности государственных (муниципальных) закупок;</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>о</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сокращение (недопущение возникновения) просроченной кредиторской задолженности;</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>ектов нормативных правовых актов Краснодарского края;</w:t>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">совершенствование межбюджетных отношений;</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">оптимизация структуры и уровня государственного долга.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мероприятия по реализации указанных задач отражены в </w:t>
+      </w:r>
+      <w:hyperlink w:tooltip="#P133" w:anchor="P133" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Плане</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> мероприятий по реализации Программы (приложение).</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Ожидаемые результаты реализации Программы</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>2) обеспечить выполнение мероприятий, предусмотренных Программой;</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Ожидаемыми результатами реализации Программы являются:</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">обеспечение сбалансированности бюджета Краснодарского края;</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">повышение эффективности бюджетных расходов;</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отнесение Краснодарского края к субъектам Российской Федерации с уровнем долговой устойчивости не ниже среднего уровня по результатам оценки долговой устойчивости, проводимой Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Оценка эффективности реализации Программы</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>3) информировать:</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Оценка эффективности реализации Программы проводится по итогам ее реализации за отчетный финансовый год.</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:pStyle w:val="621"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Критерием эффективности реализации Программы являе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тся достижение бюджетного эффекта от реализации Плана мероприятий по реализации Программы, определяемое как отношение фактического объема бюджетного эффекта к плановому объему бюджетного эффекта, предусмотренному Планом мероприятий по реализации Программы.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Риски реализации Программы</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>министерство финансов Краснодарского края о ходе реализации:</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Оценка рисков реализации Программы представлена в таблице.</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="001207EA">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="540"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P352">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> мероприятий по росту доходного потенциала Краснодарского края, предусмотренного Программой, - в течение 10 рабочих дней после наступления отчетной даты, указанной в Плане мероприятий по росту доходного потенциала Краснодарского края, предусмотренного Програ</w:t>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Таблица</w:t>
       </w:r>
-      <w:r w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...4 lines deleted...]
-      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="001207EA">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="540"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P433">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оценка рисков реализации Программы</w:t>
       </w:r>
-      <w:hyperlink w:anchor="P487">
-[...34 lines deleted...]
-      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="540"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-[...1291 lines deleted...]
-      </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
+          <w:left w:w="62" w:type="dxa"/>
           <w:top w:w="102" w:type="dxa"/>
-          <w:left w:w="62" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
-          <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1860"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="6917"/>
+        <w:gridCol w:w="2098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...125 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Вид риска</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Оценка риска (вероятность его возникновения)</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...142 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...145 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Макроэкономический риск, обусловленный изменением макроэкономической ситуации, возмо</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">жным увеличением расходов бюджета Краснодарского края вследствие инфляционных процессов, роста тарифов на услуги жилищно-коммунального хозяйства и естественных монополий, реализации мероприятий, связанных с ликвидацией последствий чрезвычайных ситуаций, и </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">другое</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">допустимый риск</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...133 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Законодательный риск, обусловленный изменениями законодательства Российской Федерации (изменение баланса полномочий и (или) финансовых потоков между уровнями бюджетов и другое)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">допустимый риск</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...872 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Организационный риск, обусловленный возможным невыполнением мероприятий Программы в связи с организационными факторами (рост потребности в государственных услугах, изменение численности получателей государственных услуг и другое)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">допустимый риск</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...4 lines deleted...]
-          <w:titlePg/>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министр финансов</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Краснодарского края</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">А.В.КНЫШОВ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Приложение</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">к Программе</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">оздоровления государственных финансов</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Краснодарского края</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r/>
+      <w:bookmarkStart w:id="1" w:name="P133"/>
+      <w:r/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">ПЛАН</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">МЕРОПРИЯТИЙ ПО РЕАЛИЗАЦИИ ПРОГРАММЫ ОЗДОРОВЛЕНИЯ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="623"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ГОСУДАРСТВЕННЫХ ФИНАНСОВ КРАСНОДАРСКОГО КРАЯ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="621"/>
+        <w:sectPr>
+          <w:footnotePr/>
+          <w:endnotePr/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
+          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...650 lines deleted...]
-      </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
+          <w:left w:w="62" w:type="dxa"/>
           <w:top w:w="102" w:type="dxa"/>
-          <w:left w:w="62" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
-          <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2608"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="512"/>
+        <w:gridCol w:w="2074"/>
+        <w:gridCol w:w="1562"/>
+        <w:gridCol w:w="1437"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="898"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="898"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="1861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...129 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">N </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">п</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">/п</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Наименование мероприятия</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ответственный исполнитель</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Срок реализации</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Целевой показатель</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Оценка бюджетного эффекта </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P696" w:anchor="P696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;1&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...123 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2027 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2028 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2029 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">итого за 2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...146 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I квартал</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">II квартал</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">III квартал</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">IV квартал</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3CFF" w:rsidRPr="004E3CFF">
-[...122 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий по легализации теневой занятости и налогообложению доходов граждан</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований Краснодарского края (по согласованию); органы исполнительной власти Краснодарского края; Управление Федеральной налоговой службы по Краснодарскому краю (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма налога на доходы физических лиц, поступившая в консолидированный бюджет Краснодарского края в результате проведенных мероприятий, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">358400</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">383500</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">410300</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">439000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1591200</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">мероприятий, направленных на легализацию налоговой базы по налогу на прибыль организаций и налогу, взимаемому в связи с применением упрощенной системы налогообложения</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Управление </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Федеральной налоговой службы по Краснодарскому краю (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма налогов, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">поступившая в консолидированный бюджет Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">140000</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">600000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">П</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">роведение мероприятий, направленных на информационно-разъяснительную работу с населением, оказывающим услуги на дому, реализующим товары собственного производства, выполняющим работы и оказывающим услуги без привлечения наемных работников, о необходимости </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">регистрации в качестве плательщиков налога на профессиональный доход</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Управление Федеральной налоговой службы по Краснодарскому краю (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма прироста поступления доходов от налога на профессиональный доход, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">600000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2400000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий по выявлению средств размещения, сведения о которых не включены в единый реестр объектов классификации в сфере туристской индустрии</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство курортов, туризма и олимпийского наследия Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований Краснодарского края (по согласованию); Управление Федеральной налоговой службы по Краснодарскому краю (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">дополнительно исчисленная сумма туристического налога, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">105000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">93000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">56000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">31000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">285000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий по постановке на </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">налоговый учет обособленных подразделений организаций, зарегистрированных за пределами Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Управление Федеральной налоговой </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">службы по Краснодарскому краю (по согласованию); органы исполнительной власти Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма налога на доходы физических лиц, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">поступившая в консолидированный бюджет Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">50000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">50000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">150000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">150000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">150000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">600000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.6</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий по применению повышающих коэффициентов при расчете земельного налога по земельным участкам, предназначенным для жилищного строительства, индивидуального жилищного строительства, в </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">порядке, предусмотренном </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532972&amp;dst=28405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">пунктами 15</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532972&amp;dst=28408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16 статьи 396</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Налогового кодекса Российской Федерации</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Управление Федеральной налоговой службы по Краснодарскому краю (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма земельного налога, дополнительно исчисленная в результате проведенных мероприятий, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3200000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.7</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий, направленных на вовлечение в оборот неиспользуемых (используемых без правоустанавливающих документов) земельных участков</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">департамент имущественных отношений Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма неналоговых доходов, поступившая в консолидированный бюджет Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3200000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.8</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий, направленных на снижение задолженности по неналоговым доходам</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">департамент имущественных отношений Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма неналоговых доходов, поступившая в консолидированный бюджет Краснодарского края в связи с погашением задолженности прошлых лет, тыс. </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">60000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">317000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">223000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">250000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">200000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">150000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1300000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.9</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение мероприятий, направленных на эффективное управление и распоряжение имуществом Краснодарского края и муниципальным имуществом</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">департамент имущественных отношений Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма неналоговых доходов, поступившая в консолидированный бюджет Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">84000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">184000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">184000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">184000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">736000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.10</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Отмена неэффективных налоговых льгот (по налогу на имущество организаций и налогу на прибыль организаций)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края - кураторы налоговых расходов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно по результатам оценки эффективности налоговых расходов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение потерь бюджета Краснодарского края от неэффективных налоговых льгот</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1.11</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Повышение ставок по региональным и местным налогам</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">м</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">униципальных образований Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сумма прироста налогов, поступивших в консолидированный бюджет Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">300000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">170000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">170000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1140000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Итого по разделу 1, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">125000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">85000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">467000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5320400</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4760500</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4170300</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3324000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">18252200</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Мероприятия по оптимизации расходов бюджета</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптимизация расходов на государственное (муниципальное) управление</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Неустановление новых расходных обязатель</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ств Кр</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">аснодарского края, не связанных с решением вопросов, отнесенных </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=2875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Конституцией</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Российской Федерации и федеральными законами к полномочиям органов государственной власти субъектов Российской Федерации</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Оптимизация системы исполнительных органов Краснодарского края и структуры высшего исполнительного органа Краснодарского края - администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">исключение излишних и дублирующих функций исполнительных органов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение штатной численности государственных гражданских служащих Краснодарского </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">края, работников, замещающих должности, не являющиеся должностями государственной гражданской службы Краснодарского края, муниципальных служащих</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделени</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">я администрации Краснодарского края; органы местного самоуправления муниципальных образований Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов консолидированного бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов консолидированного бюджета Краснодарского края </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P697" w:anchor="P697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов консолидированного бюджета Краснодарского края </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P697" w:anchor="P697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на выплаты в целях возмещения расходов, связанных со служебными командировками, в органах государственной власти Краснодарского края, государственных органах Краснодарского края, государственных казенных учреждениях </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Краснодарского края на 50% относительно предусмотренных законом о бюджете Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы государственной власти Краснодарского края, государственные органы Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">41890</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">41890</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1.5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на закупку товаров, работ, услуг для обеспечения гос</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ударственных нужд органами государственной власти Краснодарского края, государственными органами Краснодарского края, государственными казенными учреждениями Краснодарского края (за исключением бюджетных ассигнований на осуществление капитального ремонта, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">обеспечение питанием, медикаментами, оплату коммунальных услуг, аренду) на 10% относительно предусмотренных законом о бюджете Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы государственной власти Краснодарского края, государственные органы Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">160984</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">160984</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.1.6</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Непроведение индексации с 01 декабря 2026 г</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. на 4% оплаты труда лиц, замещающих государственные должности Краснодарского края, государственных гражданских служащих Краснодарского края, работников, не относящихся к должностям государственной гражданской службы Краснодарского края, в государственных </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">органах Краснодарского края </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P698" w:anchor="P698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы государственной власти Краснодарского края, государственные органы Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2028 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">27949</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">363449</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">363449</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">754847</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Повышение эффективности государственных (муниципальных) закупок</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Уменьшение расходов на закупку товаров, работ, услуг для обеспечения государственных нужд на сумму экономии, образовавшейся по резу</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">льтатам заключения государственных контрактов (контрактов) на закупку товаров, работ, услуг получателями средств бюджета Краснодарского края, государственными бюджетными и (или) государственными автономными учреждениями Краснодарского края за счет средств </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">бюджета Краснодарского края, полученных в виде субсидий на финансовое обеспечение выполнения государственного задания, и (или) субсидий на</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> иные цели, и (или) субсидий на осуществление капитальных вложений в объекты государственной собственности</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы государственной власти Краснодарского края, государственные органы Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">150000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">150000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Организация совместных закупок товаров, работ, услуг для обеспечения нужд органов исполнительной власти Краснодарского края и государственных учреждений Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">государственное казенное учреждение Краснодарского края "Дирекция государственных закупок" (далее - Дирекция государственных закупок); органы исполнительной власти Краснодарског</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">о края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">число заказчиков, участвующих в проведении совместных закупок, организатором которых выступает Дирекция государственных закупок</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 250</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 275</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 300</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 325</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Осуществление закупок товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд) малого объема </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P699" w:anchor="P699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> на электронных площадках посредством региональной информационной системы Краснодарского края, используемой в сфере закупок для обеспечения государственных и муниципальных нужд (далее - РИССЗ КК), а также в </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">соответствии с положениями </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">части 12 статьи 93</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Федерального закона от 05 апреля 2013 г. N 44-ФЗ "О контрактной системе</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" (далее - Федеральный закон N 44-ФЗ)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">заказчики, осуществляющие закупки товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">доля закупок товаров, работ, услуг малого объема </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P699" w:anchor="P699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, осуществляемых на электронных площадках посредством РИССЗ КК, а также в соответствии с положениями </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">части 12 статьи 93</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Федерального закона N 44-ФЗ, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 65</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 65</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 65</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 65</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не менее 65</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Использование информации, полученной в результате размещения запросов цен товаров, работ, услуг в единой информационной системе в сфере закупок (в случае получения такой информации заказчиком), а также информации о ценах товаров, работ, услуг, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">содержащейся в реестре контрактов, в рамках обоснования начальной (максимальной) цены контракта, цены контракта с единственным поставщиком способом сопоставимых рыночных цен при осуществлении закупок товаров, работ, услуг для обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> государственных нужд Краснодарского края (муниципальных нужд) (за исключением закупок с единственным поставщиком (подрядчиком, исполнителем) в соответствии с </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">пунктами 4</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 части 1 статьи 93</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Федерального </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">закона N 44-ФЗ, осуществляемых в электронном виде через РИССЗ КК)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">заказчики, осуществляющие закупки товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">исключение случаев необоснованного завышения стоимости государственных контрактов</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Исключение случаев осуществления закупок товаров, работ, услуг для обеспечения государственных нужд Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(муниципальных нужд по расходам, источником финансового обеспечения которых являются межбюджетные трансферты из бюджета Краснодарского края, имеющие целевое назначение; бюджетные кредиты, предоставляемые из бюджетов бюджетной системы Российской Федерации; </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">имеющие целевое назначение безвозмездные поступления от физических и юридических лиц) конкурентными способами без соблюдения условия о централизации указанных закупок через Дирекцию государственных закупок</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">заказчики, осуществляющие закупки товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">постоянно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">доля закупок товаров, работ, услуг с начальной (максимальной) ценой контракта, превышающей 600 тыс. рублей, осуществленных заказчиками с соблюдением условия о централизации указанных закупок через Дирекцию государственных закупок, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.6</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Исключение случаев размещения в единой информационной системе в сфере закупок информации о закупках товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд по расходам, источником финансового </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">обеспечения которых являются меж</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">бюджетные трансферты из бюджета Краснодарского края, имеющие целевое назначение; бюджетные кредиты, предоставляемые из бюджетов бюджетной системы Российской Федерации; имеющие целевое назначение безвозмездные поступления от физических и юридических лиц) и </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">контрактах</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, в том числе контрактах с единственным поставщиком (подрядчиком, исполнителем), без применения РИССЗ КК</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">заказчики, осуществляющие закупки товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">постоянно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">доля закупок товаров, работ, услуг и контрактов, размещенных в единой информационной системе в сфере закупок заказчиками с применением РИССЗ КК, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.2.7</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Исключение случаев осуществления закупок товаров, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд) конкурентными способами с признаками "искусственного дробления" </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P700" w:anchor="P700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">заказчики, осуществляющие закупки </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">постоянно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">доля закупок товаров, работ, услуг с </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">признаками "искусственного дробления" </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P700" w:anchor="P700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> в общем количестве закупок товаров, работ, услуг, осуществленных конкурентными способами, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптимизация расходов на содержание бюджетной сети</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.3.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Уменьшение расходов за счет направления на обеспечение деятельности государственных бюджетных и государственных автономных учреждений Краснодарского края социальной сферы доходов данных учреждений от приносящей доход деятельности</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">минис</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">терство образования и науки Краснодарского края; министерство культуры Краснодарского края; министерство здравоохранения Краснодарского края; министерство физической культуры и спорта Краснодарского края; департамент молодежной политики Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">уменьшение расходов бюджета Краснодарского края по сравнению с 2023 годом, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">800000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1200000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">16000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.3.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на осуществление капитального ремонта государственными учреждениями Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">97420</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">97420</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.3.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение штатной численности работников государственных учреждений Краснодарского края, оплата труда которых осуществляется в соответствии с </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=278904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> главы администрации (губернатора) Краснодарского края от 02 сентября 2010 г. N 742 "Об оплате труда работников государственных учреждений Краснодарского края"</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P697" w:anchor="P697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P697" w:anchor="P697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.3.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Непроведение индексации с 01 декабря 2026 г. на 4% оплаты труда работников государственных учреждений Краснодарского края </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P701" w:anchor="P701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2028 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">61359</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">727407</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">727403</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1516169</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Повышение эффективности мер социальной поддержки населения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.4.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">анализа эффективности предоставления мер социальной поддержки</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> отдельным категориям граждан. Внесение предложений по их совершенствованию, в том числе в части уточнения критериев адресности и нуждаемости при предоставлении мер социальной поддержки</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">совершенствование механизма предоставления мер социальной поддержки отдельным категориям граждан</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптимизация расходов на осуществление бюджетных инвестиций</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.5.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на осуществление капитальных вложений в объекты собственности Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.6</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инвентаризация мероприятий государственных программ Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.6.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на реализацию отдельных мероприятий государственных программ Краснодарского края по результатам их инвентаризации</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">136592</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">136592</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.7</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Совершенствование межбюджетных отношений</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.7.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проведение оценки качества управления муниципальными финансами в муниципальных образованиях Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">подготовка рекомендаций органам местного самоуправления муниципальных образований Краснодарского края по совершенствованию управления муниципальными финансами</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.7.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на предоставление бюджетам муниципальных образований Краснодарского края межбюджетных трансфертов стимулирующего характера</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 год</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">50000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">50000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.7.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сокращение расходов на предоставление субсидий из бюджета Краснодарского края бюджетам муниципальных образований Краснодарского края в случае отсутстви</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">я заключенных муниципальных контрактов на 90-й календарный день после дня вступления в силу правового акта Краснодарского края, утверждающего распределение (внесение изменений в распределение) субсидий между муниципальными образованиями Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные под разделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">46624</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">46624</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.7.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Непроведение индексации с 01 декабря 2026 г. на 4% оплаты труда с начислениями на выплаты по оплате труда в рамках субвенций для </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> переданных органам местного самоуправления муниципальных образований Краснодарского края отдельных государственных полномочий Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2028 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4059</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">48922</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">48854</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">101835</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="3"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.8</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сокращение (недопущение возникновения) просроченной кредиторской задолженности</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.8.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Мониторинг просроченной кредиторской задолженности</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> государственных бюджетных и государственных автономных учреждений Краснодарского края, муниципальных бюджетных и муниципальных автономных учреждений муниципальных образований Краснодарского края; анализ причин ее возникновения и принятие мер по сокращению</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы исполнительной власти Краснодарского края; структурные подразделения администрации Краснодарского края;</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">органы местного самоуправления муниципальных образований Краснодарского края (по согласованию)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежемесячно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение просроченной кредиторской задолженности государственных бюджетных и государственных автономных учреждений Краснодарского края, муниципальных бюджетных и муниципальных автономных учреждений муниципальных образований Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Итого по разделу 2, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">650000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1289466</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1587411</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6600000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5639778</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6639706</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4500000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">26906361</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="16215" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Мероприятия по оптимизации структуры и уровня государственного долга</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Минимизация расходов на обслуживание государственного долга Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2026 - 2029 годы</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сокращение расходов бюджета Краснодарского края, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.2</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Обеспечение соблюдения ограничения общего объема государственного долга Краснодарского края и муниципального долга муниципальных образований Краснодарского края по государственным (муниципальным) ценным бумагам и кредитам, полученным Краснодарски</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">м краем (муниципальным образованием Краснодарского края) от кредитных организаций (далее - рыночные заимствования), по отношению к общему объему доходов консолидированного бюджета Краснодарского края без учета утвержденного объема безвозмездных поступлений</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отношение общего объема рыночных заимствований к общему объему доходов консолидированного бюджета Краснодарского края без учета утвержденного объема безвозмездных поступлений, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 25</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 25</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 25</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 25</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 25</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.3</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Обеспечение </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">соблюдения ограничения объема дефицита бюджета Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> по отношению к утвержденному общему годовому объему доходов бюджета Краснодарского края без учета утвержденного объема безвозмездных поступлений </w:t>
+            </w:r>
+            <w:hyperlink w:tooltip="#P702" w:anchor="P702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отношение объема дефицита бюджета Краснодарского края к утвержденному общему годовому объему доходов бюджета Краснодарского края без учета утвержденного объема безвозмездных поступлений, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 10</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 10</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 10</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 10</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 10</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.4</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Обеспечение соблюдения ограничения годовой суммы платежей по погашению и обслуживанию государственного долга Краснодарского края, возникшего по состоянию на 1 января очередного финансового года, без учета платежей, направляе</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">мых на досрочное погашение долговых обязательств со сроками погашения после 1 января года, следующего за очередным финансовым годом (далее - платежи по обслуживанию долга), по отношению к общему объему налоговых и неналоговых доходов бюджета Краснодарского</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> края и дотаций из бюджетов бюджетной системы Российской Федерации</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отношение суммы платежей по обслуживанию долга к общему объему налоговых и неналоговых доходов бюджета Краснодарского края и дотаций из бюджетов бюджетной системы Российской Федерации, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 13</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 13</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 13</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 13</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 13</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Обеспечение соблюдения ограничения доли расходов на обслуживание государственного долга Кра</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">снодарского края в общем объеме расходов бюджета Краснодарского края, за исключением объема расходов, которые осуществляются за счет субвенций, предоставляемых из бюджетов бюджетной системы Российской Федерации (далее - доля расходов на обслуживание долга)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ежегодно</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">доля расходов на обслуживание долга, процент</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не более 5</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.6</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Обеспечение возможности привлечения в бюджет Краснодарского края кредитов от кредитных организаций исключительно по ставкам на уровне не более чем уровень ключевой ставки, установленный Центральным банком Российской Федерации, увеличенный на 2,5% годовых</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">министерство финансов Краснодарского края</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">по мере необходимости</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">установление при закупке услуг кредитных организа</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ций по предоставлению кредитов бюджету Краснодарского края начальной (максимальной) цены контракта исходя из величины процентной ставки не более чем уровень ключевой ставки, установленный Центральным банком Российской Федерации, увеличенный на 2,5% годовых</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Итого по разделу 3, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1000000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Всего, тыс. рублей</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1775000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1374466</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2054411</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">11920400</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10400278</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10810006</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">7824000</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">46158561</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="16952" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">--------------------------------</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="2" w:name="P696"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;1&gt; Показатель, отражающий влияние реализации мероприятия на качество управления государственными финансами Краснодарского края.</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="3" w:name="P697"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;2&gt; Объем бюджетного эффекта определяется с учетом фактических расходов на компенсационные выплаты государственным гражданским служащим Краснодарского края (муниципальным служащим, иным работникам).</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="4" w:name="P698"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">&gt; В</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> случае приостановления действия положений </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=528378&amp;dst=100571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">части 12 статьи 50</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Федерального закона от 27 июля 2004 г. N 79-ФЗ "О государственной гражданской службе Российской Федерации" в части увеличения (индексации) размеров окладов денежного содержания по должностям гражданской службы субъекта Российской Федерации, исключения </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=277416&amp;dst=100163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">части 1 статьи 16</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Закона Краснодарского края от 12 декабря 2025 г. N 5454-КЗ "О бюджете Краснодарского края на 2026 год и на плановый период 2027 и 2028 годов".</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="5" w:name="P699"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;4&gt; Закупки товаров, работ, услуг для обеспечения государственных нужд Краснодарского края (муниципальных нужд), осуществляемые в соответствии с </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">пунктами 4</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 части 1 статьи 93</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Федерального закона N 44-ФЗ.</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="6" w:name="P700"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">&gt; П</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">од закупками товаров, работ, услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> с признаками "искусственного дробления" понимаются закупки однородных либо идентичных товаров (работ, услуг) для обеспечения нужд заказчика с начальной (максимальной) ценой контракта, максимальным значением цены контракта, не превышающими 600 тыс. рублей.</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="7" w:name="P701"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;6</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">&gt; В</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> случае исключения </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:tooltip="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=277416&amp;dst=100171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">части 2 статьи 17</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Закона Краснодарского края от 12 декабря 2025 г. N 5454-КЗ "О бюджете Краснодарского края на 2026 год и на плановый период 2027 и 2028 годов".</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="621"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r/>
+            <w:bookmarkStart w:id="8" w:name="P702"/>
+            <w:r/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:t xml:space="preserve">&lt;7</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">&gt; П</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ри расчете показателей дефицита бюджета Краснодарского края учитываются возможности его превышения, установленные федеральными законами, регулирующими бюджетные правоотношения.</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004E3CFF" w:rsidRPr="004E3CFF" w:rsidRDefault="004E3CFF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...2014 lines deleted...]
-          <w:cols w:space="720"/>
+        <w:pStyle w:val="621"/>
+        <w:sectPr>
+          <w:footnotePr/>
+          <w:endnotePr/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:num="1" w:sep="0" w:space="720" w:equalWidth="1"/>
+          <w:docGrid w:linePitch="360"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRPr="004E3CFF" w:rsidRDefault="004144D5" w:rsidP="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...1 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+        <w:pStyle w:val="621"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-[...8 lines deleted...]
-      </w:r>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRPr="004E3CFF" w:rsidRDefault="004144D5" w:rsidP="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>к Программе</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Министр финансов</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRPr="004E3CFF" w:rsidRDefault="004144D5" w:rsidP="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>оздоровления государственных финансов</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Краснодарского края</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRPr="004E3CFF" w:rsidRDefault="004144D5" w:rsidP="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3CFF">
-        <w:t>Краснодарского края</w:t>
+      <w:r>
+        <w:t xml:space="preserve">А.В.КНЫШОВ</w:t>
       </w:r>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRPr="004E3CFF" w:rsidRDefault="004144D5" w:rsidP="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRPr="004E3CFF" w:rsidRDefault="004144D5" w:rsidP="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w:rsidR="004144D5" w:rsidRDefault="004144D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="621"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12351 lines deleted...]
-        </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+        </w:pBdr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00005B60" w:rsidRPr="004E3CFF" w:rsidRDefault="00005B60"/>
-[...3 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p>
+      <w:r/>
+      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
+      <w:r/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:sectPr>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11905" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:num="1" w:sep="0" w:space="720" w:equalWidth="1"/>
+      <w:docGrid w:linePitch="360"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r>
+        <w:separator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r>
+        <w:separator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...73 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -19373,549 +12592,11550 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="14"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="480" w:after="200"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="13"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="16"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="16">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="15"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="18"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="18">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="17"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="20">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="19"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="24"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="26"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="26">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="25"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="27">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="28"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="28">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="27"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="29">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="30">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="29"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="617"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="34">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="35"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:spacing w:before="300" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="35">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="34"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="37"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="37">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="36"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="38">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="39"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="39">
+    <w:name w:val="Quote Char"/>
+    <w:link w:val="38"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="40">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:link w:val="41"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:contextualSpacing w:val="0"/>
+      <w:ind w:left="720" w:right="720"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="f2f2f2"/>
+      <w:pBdr>
+        <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="41">
+    <w:name w:val="Intense Quote Char"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="617"/>
+    <w:link w:val="43"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143" w:leader="none"/>
+        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="43">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="42"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="44">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="617"/>
+    <w:link w:val="47"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143" w:leader="none"/>
+        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="45">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="618"/>
+    <w:link w:val="44"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="46">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4f81bd" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="47">
+    <w:name w:val="Caption Char"/>
+    <w:basedOn w:val="46"/>
+    <w:link w:val="44"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="48">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="49">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="50">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="52">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="53">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="54">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="55">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="56">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="57">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="58">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="59">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="60">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="61">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="62">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="63">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="64">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="65">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="66">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="67">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="68">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="69">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="70">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="71">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="72">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="73">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="74">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="75">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="76">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="77">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f1" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f1" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="78">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="79">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="80">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="81">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="82">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="83">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="84">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="adc5e0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="adc5e0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="85">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="e1adac" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="e1adac" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="86">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d1dfb2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d1dfb2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="87">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="c4b7d4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="c4b7d4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="88">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="abd9e4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="abd9e4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="89">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="fbcda8" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="fbcda8" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="90">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="91">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="92">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="93">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="94">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="95">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="96">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="97">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="98">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="99">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="100">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="101">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="102">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="103">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="104">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="105">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="106">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="107">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="108">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="109">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="110">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="111">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="112">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="113">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="114">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="115">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="116">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="117">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="118">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="119">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="120">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="121">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="122">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="123">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="124">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="125">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="126">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="127">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="128">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="129">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="130">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="131">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="132">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="133">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="134">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="135">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="136">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="137">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="138">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="139">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="140">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="141">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="142">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="143">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="144">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="145">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="146">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="147">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="148">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="149">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="150">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="151">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="152">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="153">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="154">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="155">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="156">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="157">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="158">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="159">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="160">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="161">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8dc2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="162">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="163">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="9bba59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="164">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="165">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="166">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="167">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="168">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="169">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="170">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="171">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="172">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="173">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="619"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="174">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="175">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="617"/>
+    <w:link w:val="176"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="176">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="175"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="177">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="618"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="178">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="617"/>
+    <w:link w:val="179"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="179">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="178"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="180">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="618"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="181">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="182">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="283" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="183">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="567" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="184">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="850" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="185">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="186">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1417" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="187">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1701" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="188">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1984" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="189">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="190">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="191">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="617"/>
+    <w:next w:val="617"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:afterAutospacing="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="617" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="618" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="619" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:styleId="620" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
-[...1 lines deleted...]
-    <w:rsid w:val="004E3CFF"/>
+  <w:style w:type="paragraph" w:styleId="621" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
-[...1 lines deleted...]
-    <w:rsid w:val="004E3CFF"/>
+  <w:style w:type="paragraph" w:styleId="622" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:styleId="623" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="004E3CFF"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:b/>
-      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...4 lines deleted...]
-    <w:rsid w:val="00D3100B"/>
+  <w:style w:type="paragraph" w:styleId="624" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...190 lines deleted...]
-    <w:rsid w:val="004E3CFF"/>
+  <w:style w:type="paragraph" w:styleId="625" w:customStyle="1">
+    <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
-[...1 lines deleted...]
-    <w:rsid w:val="004E3CFF"/>
+  <w:style w:type="paragraph" w:styleId="626" w:customStyle="1">
+    <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
-[...1 lines deleted...]
-    <w:rsid w:val="004E3CFF"/>
+  <w:style w:type="paragraph" w:styleId="627" w:customStyle="1">
+    <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...4 lines deleted...]
-    <w:rsid w:val="00D3100B"/>
+  <w:style w:type="paragraph" w:styleId="628" w:customStyle="1">
+    <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF483733245A697B22B8077F215FADBEC4B5B88E0F2DB785F941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DFB8F71314AA697B22B8077F215FADBFE4B0384E2F2C57959814BD20A0Cy4N" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DFB82773549A697B22B8077F215FADBEC4B5B88E0F2DB785B941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745D9A9B0E67ABD7203F4DAEC5E52BDC32A41CF38FB10F5197E2F2D907yBN" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DFE88753A47FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B909E0A6DFF80226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF5897D3044A697B22B8077F215FADBEC4B5B88E0F2DB7E5B941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B93980E6DFD80226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=CAB1119E89DE417EF7F27079A9575B0C975F502ABF05EAD6DA49475CFBD5C7713BE1787F082529300EA2532BA6EB461C104B4DA6AD80C43877DF71AAP3J4N" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFF8C7C3447FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF483733245A697B22B8077F215FADBEC4B5B88E0F2DB785F941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF98D7C3244A697B22B8077F215FADBEC4B5B88E0F2DB7D5C941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066BFB82703547FB9DBA728C75F51AA5CCEB025789E0F5DE7B55CB18965DCBD19DA2F9419B23BAA608y4N" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B92950A65FC80226E18A0C0ED7B8622B255FC8EAF09548DE7F98F281ACA44D008D8D39AA2FB468702y3N" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B909C0E6EF980226E18A0C0ED7B8622B255FC8EAF065782B4A39F2C539D49CC08C1CD9FBCFB04y4N" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFF82763547FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066BFB83763347FB9DBA728C75F51AA5CCEB025789E0F2DB7C55CB18965DCBD19DA2F9419B23BAA608y4N" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745D9A9E0C69F580226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B909C0E6EF980226E18A0C0ED7B8622B255FC8EA60B5F82B4A39F2C539D49CC08C1CD9FBCFB04y4N" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=CAB1119E89DE417EF7F27079A9575B0C975F502ABF0AECDAD941475CFBD5C7713BE1787F082529300EA2532BA6EB461C104B4DA6AD80C43877DF71AAP3J4N" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFF8C7C3747FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066BFB82703547FB9DBA728C75F51AA5CCEB025789E0F4DE7F55CB18965DCBD19DA2F9419B23BAA608y4N" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745D9A9B0E67ABD7203F4DAEC5E52BDC32A41CF38FB10F5197E2F2D907yBN" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF5897D3044A697B22B8077F215FADBEC4B5B88E0F2DB7859941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B909C0E6EF980226E18A0C0ED7B8622B255FC8EA60B5F82B4A39F2C539D49CC08C1CD9FBCFB04y4N" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745B909C0E6EF980226E18A0C0ED7B8622B255FC8DA6075DDDB1B68E745C9F57D20FD8D19DBE0FyBN" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=CAB1119E89DE417EF7F27079A9575B0C975F502ABF05EAD6DA49475CFBD5C7713BE1787F082529300EA2532BA6EB461C104B4DA6AD80C43877DF71AAP3J4N" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF483733245A697B22B8077F215FADBEC4B5B88E0F2DB785F941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DFD89723049A697B22B8077F215FADBEC4B5B88E0F2DB7B5D941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745E919C0E6DFB80226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745C9B980868F480226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFF8C7C3547FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF483733245A697B22B8077F215FADBEC4B5B88E0F2DB785F941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFB89723647FB9DBA728C75F51AA5CCEB025789E0F2D97855CB18965DCBD19DA2F9419B23BAA608y4N" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF5897D3044A697B22B8077F215FADBEC4B5B88E0F2DA795E941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFF8C703647FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066AFF82763A47FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C20668F98B753647FB9DBA728C75F51AA5CCEB025789E0F2D97955CB18965DCBD19DA2F9419B23BAA608y4N" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745E90950868F980226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DFB8F71314AA697B22B8077F215FADBEC4B5B88E0F2DB7858941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A36672B586D745C9B980868F480226E18A0C0ED7B8622A055A482AD0F4889E7ECD9795C09yDN" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066DF5897D3044A697B22B8077F215FADBEC4B5B88E0F2DB705F941D834C93DE9FBCE746823FB8A48400y3N" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=198DD1E1117E3878D53A286A3D34327E5899C2066BFB82703547FB9DBA728C75F51AA5DEEB5A5B8BE0ECDB7E409D49D000yAN" TargetMode="External"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=512721&amp;dst=101884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=512721&amp;dst=101884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532972&amp;dst=28405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532972&amp;dst=28408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=2875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12286" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=278904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=528378&amp;dst=100571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=277416&amp;dst=100163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=12219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=277416&amp;dst=100171" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -19945,140 +24165,100 @@
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:path path="circle"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Р7-Офис/2024.1.2.400</Application>
+  <Company/>
   <DocSecurity>0</DocSecurity>
-  <Lines>486</Lines>
-  <Paragraphs>137</Paragraphs>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...16 lines deleted...]
-  <CharactersWithSpaces>68536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinksChanged>false</HyperlinksChanged>
-  <AppVersion></AppVersion>
+  <Template>Normal.dotm</Template>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Хачегогу Б.А.</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator>Трубецкая Наталья Валерьевна</dc:creator>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>